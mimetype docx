--- v0 (2026-06-28)
+++ v1 (2026-08-26)
@@ -129,103 +129,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3A4D"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Pedoman Monitoring dan Evaluasi: Baseline dan Target Indikator Keberhasilan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Menimbang</w:t>
+        <w:t xml:space="preserve">Latar Belakang</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
-        <w:ind w:left="400"/>
+        <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">a. </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">bahwa pemantauan kebijakan publik yang baik mensyaratkan baseline yang jelas, target waktu, dan penanggung jawab pengumpulan data.</w:t>
+        <w:t xml:space="preserve">Indikator keberhasilan pada dokumen induk bersifat arah ("menurun", "meningkat") tanpa baseline dan target angka yang dapat diaudit, sebagaimana dicatat dalam Laporan Audit Kelayakan Bagian 4. Pemantauan kebijakan publik yang baik mensyaratkan baseline yang jelas, target waktu, dan penanggung jawab pengumpulan data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tabel Baseline dan Target</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4"/>
           <w:left w:val="single" w:color="auto" w:sz="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4"/>
           <w:right w:val="single" w:color="auto" w:sz="4"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="100"/>