--- v0 (2026-06-28)
+++ v1 (2026-08-26)
@@ -129,103 +129,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3A4D"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Pedoman Teknis Sistem Informasi Penempatan dan Surat Tugas Tenaga Medis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Menimbang</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">bahwa tanpa basis data yang akurat dan terbarui, mekanisme surat tugas maupun prioritas formasi (Dokumen 2.3, 3.2, 3.3) tidak dapat berjalan efektif.</w:t>
+        <w:t xml:space="preserve">Latar Belakang</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dokumen 3.1 Pasal 3 mensyaratkan permohonan surat tugas lintas-wilayah diproses melalui sistem informasi daring terintegrasi, namun spesifikasi teknis sistem tersebut belum dirumuskan. Tanpa basis data yang akurat dan terbarui, mekanisme surat tugas maupun prioritas formasi (Dokumen 2.3, 3.2, 3.3) tidak dapat berjalan efektif.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3A4D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BAB I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3A4D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>