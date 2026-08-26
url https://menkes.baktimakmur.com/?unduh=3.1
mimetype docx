--- v0 (2026-06-28)
+++ v1 (2026-08-26)
@@ -239,50 +239,66 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Peraturan Pemerintah Nomor 28 Tahun 2024 tentang Peraturan Pelaksanaan Undang-Undang Nomor 17 Tahun 2023 tentang Kesehatan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="240" w:before="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="4B5A60"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Catatan status: dokumen ini memuat daftar dan rancangan substansi TIGA Peraturan Menteri yang terpisah (lihat Pasal 1). Karena itu, dokumen ini tidak diakhiri dengan satu diktum "Menetapkan" atau satu blok tanda tangan tunggal — ketiga Peraturan Menteri yang diusulkan masing-masing akan memiliki diktum dan proses penetapannya sendiri saat disusun final dan terpisah dari naskah usulan ini.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="120" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3A4D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BAB I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3A4D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Daftar Peraturan Menteri yang Diusulkan</w:t>
       </w:r>
     </w:p>