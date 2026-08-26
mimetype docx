--- v0 (2026-06-28)
+++ v1 (2026-08-26)
@@ -129,103 +129,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3A4D"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Pedoman Perlindungan Pelapor (Whistleblower) Kasus Perundungan PPDS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Menimbang</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">bahwa ketentuan anti-retaliasi yang bersifat umum (sebagaimana terdapat dalam Dokumen 1.1 dan 1.2) memerlukan pedoman teknis yang lebih rinci agar dapat dilaksanakan secara konsisten.</w:t>
+        <w:t xml:space="preserve">Latar Belakang</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keberanian melapor sangat dipengaruhi oleh kepastian perlindungan, mengingat pelapor umumnya berada dalam posisi yang secara struktural lebih lemah dibanding pihak yang dilaporkan. Ketentuan anti-retaliasi yang bersifat umum (sebagaimana terdapat dalam Dokumen 1.1 dan 1.2) memerlukan pedoman teknis yang lebih rinci agar dapat dilaksanakan secara konsisten.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120" w:before="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3A4D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BAB I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3A4D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>