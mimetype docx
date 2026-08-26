--- v0 (2026-06-28)
+++ v1 (2026-08-26)
@@ -129,112 +129,73 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F3A4D"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Rancangan Standar Operasional Prosedur Investigasi dan Penyelesaian Laporan Perundungan PPDS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Menimbang</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">bahwa kesenjangan tersebut hanya dapat ditutup dengan standar operasional prosedur yang baku dan terukur, bukan dengan penambahan kanal pelaporan baru.</w:t>
+        <w:t xml:space="preserve">Latar Belakang</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kanal perundungan.kemkes.go.id telah menerima 2.920 laporan per Agustus 2025, dengan 733 terverifikasi, namun baru 124 kasus yang ditangani — menunjukkan kesenjangan kapasitas penyelesaian, bukan kesenjangan ketersediaan kanal. Kesenjangan tersebut hanya dapat ditutup dengan standar operasional prosedur yang baku dan terukur, bukan dengan penambahan kanal pelaporan baru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dasar Hukum</w:t>
+        <w:t xml:space="preserve">Referensi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instruksi Menteri Kesehatan Nomor HK.02.01/Menkes/1512/2023;</w:t>
       </w:r>
     </w:p>
     <w:p>