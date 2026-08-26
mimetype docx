--- v0 (2026-06-28)
+++ v1 (2026-08-26)
@@ -207,104 +207,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:left="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">c. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">bahwa Konsil Kedokteran Indonesia, berdasarkan Undang-Undang Nomor 29 Tahun 2004, memiliki kewenangan atas penerbitan dan pencabutan Surat Tanda Registrasi (STR) yang relevan sebagai instrumen sanksi tingkat lanjut.</w:t>
+        <w:t xml:space="preserve">bahwa Konsil Kedokteran Indonesia, berdasarkan Undang-Undang Nomor 17 Tahun 2023 tentang Kesehatan (yang telah mencabut dan menggantikan Undang-Undang Nomor 29 Tahun 2004 tentang Praktik Kedokteran), memiliki kewenangan menerbitkan dan mencabut Surat Tanda Registrasi (STR) atas nama Menteri, yang relevan sebagai instrumen sanksi tingkat lanjut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120" w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mengingat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Undang-Undang Nomor 29 Tahun 2004 tentang Praktik Kedokteran;</w:t>
+        <w:t xml:space="preserve">Undang-Undang Nomor 17 Tahun 2023 tentang Kesehatan, khususnya ketentuan mengenai kewenangan Konsil Kedokteran Indonesia menerbitkan dan mencabut Surat Tanda Registrasi atas nama Menteri — yang telah mencabut dan menggantikan Undang-Undang Nomor 29 Tahun 2004 tentang Praktik Kedokteran;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:ind w:left="400"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Undang-Undang Nomor 17 Tahun 2023 tentang Kesehatan, khususnya ketentuan mengenai kewenangan Konsil menerbitkan Surat Tanda Registrasi atas nama Menteri.</w:t>
+        <w:t xml:space="preserve">Peraturan Pemerintah Nomor 28 Tahun 2024 tentang Peraturan Pelaksanaan Undang-Undang Nomor 17 Tahun 2023 tentang Kesehatan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100" w:before="200"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">MEMUTUSKAN:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>